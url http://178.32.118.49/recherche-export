--- v0 (2025-11-03)
+++ v1 (2026-04-28)
@@ -38,65 +38,65 @@
   <si>
     <t>Numéro d’inventaire</t>
   </si>
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Lien</t>
   </si>
   <si>
     <t>2019.58.155</t>
   </si>
   <si>
     <t>Equipement d'un soldat du 15e  bataillon de chasseurs alpins. Au verso&amp;nbsp;:&amp;nbsp;étude pour un religieux, de moine de profil</t>
   </si>
   <si>
     <t>Entre 1936 et 1938</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/equipement-dun-soldat-15e-bataillon-chasseurs-alpins-verso-etude-religieux-moine</t>
   </si>
   <si>
+    <t>2019.58.162</t>
+  </si>
+  <si>
+    <t>14 juillet 1938</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/14-juillet-1938</t>
+  </si>
+  <si>
     <t>2019.58.167</t>
   </si>
   <si>
-    <t>14 juillet 1938</t>
-[...1 lines deleted...]
-  <si>
     <t>http://178.32.118.49/la-collection/14-juillet-1938-0</t>
   </si>
   <si>
-    <t>2019.58.162</t>
-[...4 lines deleted...]
-  <si>
     <t>20929-62</t>
   </si>
   <si>
     <t>Barcelonette : intérieur de la caserne</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/barcelonette-interieur-caserne-0</t>
   </si>
   <si>
     <t>2019.58.189</t>
   </si>
   <si>
     <t>Entre 1938 et 1939</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/barcelonette-interieur-caserne</t>
   </si>
   <si>
     <t>2019.58.249</t>
   </si>
   <si>
     <t>Bivouac dans les Alpes, 15e bataillon de chasseurs alpins</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/bivouac-dans-alpes-15e-bataillon-chasseurs-alpins</t>
@@ -563,77 +563,77 @@
   <si>
     <t>Camp de Bitche</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/camp-bitche</t>
   </si>
   <si>
     <t>2019.58.301</t>
   </si>
   <si>
     <t>Camp de La Bresse. 1939</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/camp-bresse-1939</t>
   </si>
   <si>
     <t>20929-105</t>
   </si>
   <si>
     <t>Camp du 15e bataillon de chasseurs alpins</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/camp-15e-bataillon-chasseurs-alpins</t>
   </si>
   <si>
+    <t>2019.58.322</t>
+  </si>
+  <si>
+    <t>Entre 1939 et 1940</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/cantonnement-5</t>
+  </si>
+  <si>
+    <t>2019.58.264</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/cantonnement-4</t>
+  </si>
+  <si>
     <t>2019.58.232</t>
   </si>
   <si>
-    <t>Entre 1939 et 1940</t>
-[...1 lines deleted...]
-  <si>
     <t>http://178.32.118.49/la-collection/cantonnement-0</t>
   </si>
   <si>
-    <t>2019.58.264</t>
-[...4 lines deleted...]
-  <si>
     <t>2019.58.215</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/cantonnement</t>
   </si>
   <si>
-    <t>2019.58.322</t>
-[...4 lines deleted...]
-  <si>
     <t>2019.58.194</t>
   </si>
   <si>
     <t>Cantonnement dans une écurie</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/cantonnement-dans-ecurie</t>
   </si>
   <si>
     <t>2019.58.229</t>
   </si>
   <si>
     <t>Cantonnement dans une église</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/cantonnement-dans-eglise</t>
   </si>
   <si>
     <t>2019.58.213</t>
   </si>
   <si>
     <t>Cantonnement des muletiers en  Alsace</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/cantonnement-muletiers-en-alsace</t>
@@ -887,83 +887,83 @@
   <si>
     <t>http://178.32.118.49/la-collection/embarquement-militaire-dans-train</t>
   </si>
   <si>
     <t>2019.58.252</t>
   </si>
   <si>
     <t>En montagne</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/en-montagne</t>
   </si>
   <si>
     <t>2019.58.237</t>
   </si>
   <si>
     <t>Exercice à la 2e  Compagnie, janvier 1939</t>
   </si>
   <si>
     <t>21/1/1939</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/exercice-2e-compagnie-janvier-1939</t>
   </si>
   <si>
+    <t>2019.58.226</t>
+  </si>
+  <si>
+    <t>Exercice en montagne</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/exercice-en-montagne</t>
+  </si>
+  <si>
     <t>2019.58.304</t>
   </si>
   <si>
-    <t>Exercice en montagne</t>
-[...1 lines deleted...]
-  <si>
     <t>http://178.32.118.49/la-collection/exercice-en-montagne-3</t>
   </si>
   <si>
     <t>2019.58.254</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/exercice-en-montagne-0</t>
   </si>
   <si>
     <t>2019.58.276</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/exercice-en-montagne-2</t>
   </si>
   <si>
     <t>2019.58.266</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/exercice-en-montagne-1</t>
   </si>
   <si>
-    <t>2019.58.226</t>
-[...4 lines deleted...]
-  <si>
     <t>2019.58.246</t>
   </si>
   <si>
     <t>Exercice en montagne. Au verso, chevaux au repos</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/exercice-en-montagne-verso-chevaux-repos</t>
   </si>
   <si>
     <t>2019.58.289</t>
   </si>
   <si>
     <t>Exercice en motagne</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/exercice-en-motagne</t>
   </si>
   <si>
     <t>2019.58.258</t>
   </si>
   <si>
     <t>Figure de soldat dans un paysage de montagne</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/figure-soldat-dans-paysage-montagne</t>
@@ -1649,65 +1649,65 @@
   <si>
     <t>http://178.32.118.49/la-collection/wintersbourg-cantonnement-0</t>
   </si>
   <si>
     <t>2019.58.38</t>
   </si>
   <si>
     <t>15e bataillon de chasseur alpins en Champagne juin 1940</t>
   </si>
   <si>
     <t>Entre 1940 et 1944</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/15e-bataillon-chasseur-alpins-en-champagne-juin-1940</t>
   </si>
   <si>
     <t>2019.58.39</t>
   </si>
   <si>
     <t>15e bataillon de chasseurs alpins juin 1940. Fosse commune</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/15e-bataillon-chasseurs-alpins-juin-1940-fosse-commune</t>
   </si>
   <si>
+    <t>20929-383</t>
+  </si>
+  <si>
+    <t>15e bataillon de chasseurs alpins, Champagne</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/15e-bataillon-chasseurs-alpins-champagne-1</t>
+  </si>
+  <si>
     <t>2019.58.201</t>
   </si>
   <si>
-    <t>15e bataillon de chasseurs alpins, Champagne</t>
-[...1 lines deleted...]
-  <si>
     <t>http://178.32.118.49/la-collection/15e-bataillon-chasseurs-alpins-champagne-0</t>
   </si>
   <si>
-    <t>20929-383</t>
-[...4 lines deleted...]
-  <si>
     <t>2019.58.168</t>
   </si>
   <si>
     <t>Attaque de chars</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/attaque-chars</t>
   </si>
   <si>
     <t>2019.58.163</t>
   </si>
   <si>
     <t>Attaque navale</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/attaque-navale</t>
   </si>
   <si>
     <t>2019.58.223</t>
   </si>
   <si>
     <t>Autoportrait à l'arrivée au cantonnement</t>
   </si>
   <si>
     <t>05/1940</t>
@@ -2906,65 +2906,65 @@
   <si>
     <t>Canon automoteur « Minotaure »</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/canon-automoteur-minotaure-0</t>
   </si>
   <si>
     <t>20929-230</t>
   </si>
   <si>
     <t>Canonnier et son canon automoteur, 1re armée</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/canonnier-canon-automoteur-1re-armee</t>
   </si>
   <si>
     <t>20929-83</t>
   </si>
   <si>
     <t>Capitaine Grosboll</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/capitaine-grosboll</t>
   </si>
   <si>
+    <t>20929-244</t>
+  </si>
+  <si>
+    <t>Capitaine Ogier de Baulny, 2e régiment de spahis</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/capitaine-ogier-baulny-2e-regiment-spahis</t>
+  </si>
+  <si>
     <t>20929-245</t>
   </si>
   <si>
-    <t>Capitaine Ogier de Baulny, 2e régiment de spahis</t>
-[...1 lines deleted...]
-  <si>
     <t>http://178.32.118.49/la-collection/capitaine-ogier-baulny-2e-regiment-spahis-0</t>
   </si>
   <si>
-    <t>20929-244</t>
-[...4 lines deleted...]
-  <si>
     <t>20929-86</t>
   </si>
   <si>
     <t>Caporal Chester Reinoehl</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/caporal-chester-reinoehl</t>
   </si>
   <si>
     <t>2019.58.414</t>
   </si>
   <si>
     <t>Chambre de Jean Delpech à Guebwiller</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/chambre-jean-delpech-guebwiller</t>
   </si>
   <si>
     <t>2019.58.16</t>
   </si>
   <si>
     <t>Char Cromwell « Iron Duke »</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/char-cromwell-iron-duke</t>
@@ -3536,65 +3536,65 @@
   <si>
     <t>Libération de paris : barricade dans le 6e arrondissement</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/liberation-paris-barricade-dans-6e-arrondissement</t>
   </si>
   <si>
     <t>2019.58.136</t>
   </si>
   <si>
     <t>Libération de Paris : chambre bombardée</t>
   </si>
   <si>
     <t>Vers 1944/08</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/liberation-paris-chambre-bombardee</t>
   </si>
   <si>
     <t>2019.58.137</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/liberation-paris-chambre-bombardee-0</t>
   </si>
   <si>
+    <t>2019.58.13</t>
+  </si>
+  <si>
+    <t>Libération de Paris : Combat de chars, place de la Concorde</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/liberation-paris-combat-chars-place-concorde</t>
+  </si>
+  <si>
     <t>20929-349</t>
   </si>
   <si>
-    <t>Libération de Paris : Combat de chars, place de la Concorde</t>
-[...1 lines deleted...]
-  <si>
     <t>http://178.32.118.49/la-collection/liberation-paris-combat-chars-place-concorde-0</t>
   </si>
   <si>
-    <t>2019.58.13</t>
-[...4 lines deleted...]
-  <si>
     <t>20929-376</t>
   </si>
   <si>
     <t>Libération de Paris : des pourparlers sans suite</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/liberation-paris-pourparlers-suite</t>
   </si>
   <si>
     <t>20929-92</t>
   </si>
   <si>
     <t>Libération de Paris : groupe de FFI porte Maillot</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/liberation-paris-groupe-ffi-porte-maillot</t>
   </si>
   <si>
     <t>2019.58.138</t>
   </si>
   <si>
     <t>Libération de Paris : immeuble éventré</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/liberation-paris-immeuble-eventre</t>
@@ -3683,65 +3683,65 @@
   <si>
     <t>20929-85</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/liberation-paris-us-army-1</t>
   </si>
   <si>
     <t>20929-87</t>
   </si>
   <si>
     <t>Libération de Paris, vue du Ministère des Affaires Etrangères</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/liberation-paris-vue-ministere-affaires-etrangeres</t>
   </si>
   <si>
     <t>20929-52</t>
   </si>
   <si>
     <t>Lorraine, 1944</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/lorraine-1944</t>
   </si>
   <si>
+    <t>2019.58.45</t>
+  </si>
+  <si>
+    <t>Marche du 15e  bataillon de chasseurs alpins</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/marche-15e-bataillon-chasseurs-alpins-0</t>
+  </si>
+  <si>
     <t>2019.58.43</t>
   </si>
   <si>
-    <t>Marche du 15e  bataillon de chasseurs alpins</t>
-[...1 lines deleted...]
-  <si>
     <t>http://178.32.118.49/la-collection/marche-15e-bataillon-chasseurs-alpins</t>
   </si>
   <si>
-    <t>2019.58.45</t>
-[...4 lines deleted...]
-  <si>
     <t>20929-381</t>
   </si>
   <si>
     <t>Marche du 15e bataillon de chasseurs alpins</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/marche-15e-bataillon-chasseurs-alpins-1</t>
   </si>
   <si>
     <t>20929-131</t>
   </si>
   <si>
     <t>Matériel allemand de défense contre l’aviation</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/materiel-allemand-defense-contre-laviation</t>
   </si>
   <si>
     <t>20929-16</t>
   </si>
   <si>
     <t>Matériel militaire</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/materiel-militaire</t>
@@ -3986,77 +3986,77 @@
   <si>
     <t>Rouffach, entrainement au tir mitraillette (50m)</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/rouffach-entrainement-tir-mitraillette-50m</t>
   </si>
   <si>
     <t>20929-95</t>
   </si>
   <si>
     <t>Rue de Seine</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/rue-seine</t>
   </si>
   <si>
     <t>20929-274</t>
   </si>
   <si>
     <t>Sac à dos U.S. 1943</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/sac-dos-us-1943</t>
   </si>
   <si>
+    <t>2019.58.2</t>
+  </si>
+  <si>
+    <t>Scène de la libération de Paris</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/scene-liberation-paris</t>
+  </si>
+  <si>
     <t>20929-373</t>
   </si>
   <si>
-    <t>Scène de la libération de Paris</t>
-[...1 lines deleted...]
-  <si>
     <t>http://178.32.118.49/la-collection/scene-liberation-paris-2</t>
   </si>
   <si>
     <t>2019.58.10</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/scene-liberation-paris-0</t>
   </si>
   <si>
     <t>2019.58.12</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/scene-liberation-paris-1</t>
   </si>
   <si>
-    <t>2019.58.2</t>
-[...4 lines deleted...]
-  <si>
     <t>20929-182</t>
   </si>
   <si>
     <t>Shako, armée allemande</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/shako-armee-allemande</t>
   </si>
   <si>
     <t>20929-238</t>
   </si>
   <si>
     <t>Soldat de la 1re armée assis dans un train</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/soldat-1re-armee-assis-dans-train-0</t>
   </si>
   <si>
     <t>20929-81</t>
   </si>
   <si>
     <t>Soldats américains</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/soldats-americains</t>
@@ -4499,65 +4499,65 @@
   <si>
     <t>2019.58.244</t>
   </si>
   <si>
     <t>Campagne d'Allemagne, soldats assis</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/campagne-dallemagne-soldats-assis</t>
   </si>
   <si>
     <t>20929-44</t>
   </si>
   <si>
     <t>Campagne d'Allemagne, une rue</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/campagne-dallemagne-rue-0</t>
   </si>
   <si>
     <t>2019.58.353</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/campagne-dallemagne-rue</t>
   </si>
   <si>
+    <t>2019.58.354</t>
+  </si>
+  <si>
+    <t>Campagne d'Allemagne, véhicules militaires dans une rue</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/campagne-dallemagne-vehicules-militaires-dans-rue</t>
+  </si>
+  <si>
     <t>20929-40</t>
   </si>
   <si>
-    <t>Campagne d'Allemagne, véhicules militaires dans une rue</t>
-[...1 lines deleted...]
-  <si>
     <t>http://178.32.118.49/la-collection/campagne-dallemagne-vehicules-militaires-dans-rue-1</t>
   </si>
   <si>
-    <t>2019.58.354</t>
-[...4 lines deleted...]
-  <si>
     <t>20929-286</t>
   </si>
   <si>
     <t>Campagne d'Allemagne. Deux soldats dans un véhicule</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/campagne-dallemagne-deux-soldats-dans-vehicule</t>
   </si>
   <si>
     <t>20929-194</t>
   </si>
   <si>
     <t>Campagne d'Allemagne. Orsingen : la lecture de la lettre</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/campagne-dallemagne-orsingen-lecture-lettre</t>
   </si>
   <si>
     <t>20929-20</t>
   </si>
   <si>
     <t>Campagne d'Allemagne. Soldat assis sur le char Bouvines</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/campagne-dallemagne-soldat-assis-char-bouvines</t>
@@ -6293,65 +6293,65 @@
   <si>
     <t>2019.58.403</t>
   </si>
   <si>
     <t>Steinegg : observatoire d’artillerie</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/steinegg-observatoire-dartillerie</t>
   </si>
   <si>
     <t>2019.58.415</t>
   </si>
   <si>
     <t>Stuttgart en ruines</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/stuttgart-en-ruines</t>
   </si>
   <si>
     <t>2019.58.426</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/stuttgart-en-ruines-0</t>
   </si>
   <si>
+    <t>2019.58.26</t>
+  </si>
+  <si>
+    <t>Stuttgart, 1945</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/stuttgart-1945</t>
+  </si>
+  <si>
     <t>20929-172</t>
   </si>
   <si>
-    <t>Stuttgart, 1945</t>
-[...1 lines deleted...]
-  <si>
     <t>http://178.32.118.49/la-collection/stuttgart-1945-3</t>
   </si>
   <si>
-    <t>2019.58.26</t>
-[...4 lines deleted...]
-  <si>
     <t>20929-184</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/stuttgart-1945-4</t>
   </si>
   <si>
     <t>20929-164</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/stuttgart-1945-2</t>
   </si>
   <si>
     <t>2019.58.425</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/stuttgart-1945-1</t>
   </si>
   <si>
     <t>2019.58.203</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/stuttgart-1945-0</t>
   </si>
   <si>
     <t>20929-312</t>
@@ -6425,71 +6425,71 @@
   <si>
     <t>Tabors dans une rue</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/tabors-dans-rue</t>
   </si>
   <si>
     <t>20929-51</t>
   </si>
   <si>
     <t>Tank Destroyer démonté</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/tank-destroyer-demonte</t>
   </si>
   <si>
     <t>20929-314</t>
   </si>
   <si>
     <t>Tank Destroyer du 7e régiment de chasseurs d'Afrique « Courage »</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/tank-destroyer-7e-regiment-chasseurs-dafrique-courage</t>
   </si>
   <si>
+    <t>20929-49</t>
+  </si>
+  <si>
+    <t>Tank Destroyer M10 « Courage »</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/tank-destroyer-m10-courage-0</t>
+  </si>
+  <si>
     <t>20929-50</t>
   </si>
   <si>
-    <t>Tank Destroyer M10 « Courage »</t>
-[...1 lines deleted...]
-  <si>
     <t>http://178.32.118.49/la-collection/tank-destroyer-m10-courage-1</t>
   </si>
   <si>
     <t>2019.58.142</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/tank-destroyer-m10-courage</t>
   </si>
   <si>
-    <t>20929-49</t>
-[...4 lines deleted...]
-  <si>
     <t>2019.58.18</t>
   </si>
   <si>
     <t>Tank Destroyer « Aldébaran »</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/tank-destroyer-aldebaran</t>
   </si>
   <si>
     <t>2019.58.102</t>
   </si>
   <si>
     <t>Tank Destroyer « Mammouth »</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/tank-destroyer-mammouth</t>
   </si>
   <si>
     <t>2019.58.54</t>
   </si>
   <si>
     <t>Tombeau d'un fantassin</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/tombeau-dun-fantassin</t>
@@ -6533,113 +6533,113 @@
   <si>
     <t>Traversée du Rhin</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/traversee-rhin</t>
   </si>
   <si>
     <t>2019.58.350</t>
   </si>
   <si>
     <t>Trois femmes allemandes dans une cuisine</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/trois-femmes-allemandes-dans-cuisine</t>
   </si>
   <si>
     <t>20929-325</t>
   </si>
   <si>
     <t>Trois sergents anglais : Adams, Hunt et Wileman</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/trois-sergents-anglais-adams-hunt-wileman</t>
   </si>
   <si>
+    <t>20929-340</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/trophee-imaginaire-8</t>
+  </si>
+  <si>
+    <t>2019.58.109</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/trophee-imaginaire-5</t>
+  </si>
+  <si>
     <t>2019.58.56</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/trophee-imaginaire-2</t>
   </si>
   <si>
     <t>2019.58.110</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/trophee-imaginaire-6</t>
   </si>
   <si>
     <t>2019.58.57</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/trophee-imaginaire-3</t>
   </si>
   <si>
     <t>2019.58.101</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/trophee-imaginaire-4</t>
   </si>
   <si>
     <t>2019.58.49</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/trophee-imaginaire</t>
   </si>
   <si>
     <t>20929-336</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/trophee-imaginaire-7</t>
   </si>
   <si>
-    <t>20929-340</t>
-[...8 lines deleted...]
-    <t>http://178.32.118.49/la-collection/trophee-imaginaire-5</t>
+    <t>20929-319</t>
+  </si>
+  <si>
+    <t>Trophée imaginaire d'un parachutiste</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/trophee-imaginaire-dun-parachutiste-0</t>
   </si>
   <si>
     <t>2019.58.51</t>
   </si>
   <si>
-    <t>Trophée imaginaire d'un parachutiste</t>
-[...1 lines deleted...]
-  <si>
     <t>http://178.32.118.49/la-collection/trophee-imaginaire-dun-parachutiste</t>
   </si>
   <si>
-    <t>20929-319</t>
-[...4 lines deleted...]
-  <si>
     <t>2019.58.108</t>
   </si>
   <si>
     <t>Trophée imaginaire de carcasses d'avions</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/trophee-imaginaire-carcasses-davions</t>
   </si>
   <si>
     <t>20929-293</t>
   </si>
   <si>
     <t>Trophée imaginaire de carcasses de bateaux</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/trophee-imaginaire-carcasses-bateaux-0</t>
   </si>
   <si>
     <t>2019.58.107</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/trophee-imaginaire-carcasses-bateaux</t>
   </si>
   <si>
     <t>2019.58.58</t>
@@ -6809,102 +6809,102 @@
   <si>
     <t>Vue d'un port et ses navires</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/vue-dun-port-navires</t>
   </si>
   <si>
     <t>20929-142</t>
   </si>
   <si>
     <t>Wilhelm Brutt de la Kriegsmarine</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/wilhelm-brutt-kriegsmarine</t>
   </si>
   <si>
     <t>20929-195</t>
   </si>
   <si>
     <t>Wurtemberg : le lieutenant Leduc, 71e  bataillon du génie de l’air</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/wurtemberg-lieutenant-leduc-71e-bataillon-genie-lair</t>
   </si>
   <si>
+    <t>20929-191</t>
+  </si>
+  <si>
+    <t>Wurtemberg, 1945</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/wurtemberg-1945-0</t>
+  </si>
+  <si>
     <t>20929-173</t>
   </si>
   <si>
-    <t>Wurtemberg, 1945</t>
-[...1 lines deleted...]
-  <si>
     <t>http://178.32.118.49/la-collection/wurtemberg-1945</t>
   </si>
   <si>
     <t>20929-285</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/wurtemberg-1945-1</t>
   </si>
   <si>
-    <t>20929-191</t>
-[...4 lines deleted...]
-  <si>
     <t>2019.58.177</t>
   </si>
   <si>
     <t>Yhlali ben Zahlib, 1er  groupement de tabors marocains</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/yhlali-ben-zahlib-1er-groupement-tabors-marocains</t>
   </si>
   <si>
     <t>20929-212</t>
   </si>
   <si>
     <t>Yvon Ambrosino, 7e régiment de chasseurs d'Afrique</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/yvon-ambrosino-7e-regiment-chasseurs-dafrique</t>
   </si>
   <si>
+    <t>20929-351</t>
+  </si>
+  <si>
+    <t>Funérailles d'un héros</t>
+  </si>
+  <si>
+    <t>http://178.32.118.49/la-collection/funerailles-dun-heros-0</t>
+  </si>
+  <si>
     <t>2019.58.47</t>
   </si>
   <si>
-    <t>Funérailles d'un héros</t>
-[...1 lines deleted...]
-  <si>
     <t>http://178.32.118.49/la-collection/funerailles-dun-heros</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://178.32.118.49/la-collection/funerailles-dun-heros-0</t>
   </si>
   <si>
     <t>2019.58.90</t>
   </si>
   <si>
     <t>Guerre et Mort</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/guerre-mort</t>
   </si>
   <si>
     <t>20929-356</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/guerre-mort-0</t>
   </si>
   <si>
     <t>2019.58.69</t>
   </si>
   <si>
     <t>http://178.32.118.49/la-collection/lallemagne-assiegee-invente-guerre-totale</t>
   </si>
   <si>
     <t>20929-333</t>
   </si>
@@ -8849,52 +8849,52 @@
       <c r="D101" s="1" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="C103" s="1" t="s">
-        <v>151</v>
+      <c r="C103" s="1">
+        <v>1939</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>292</v>
@@ -8905,52 +8905,52 @@
       <c r="D105" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="C107" s="1">
-        <v>1939</v>
+      <c r="C107" s="1" t="s">
+        <v>151</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
         <v>305</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>306</v>
@@ -17851,66 +17851,66 @@
       <c r="D744" s="1" t="s">
         <v>2136</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745" s="1" t="s">
         <v>2137</v>
       </c>
       <c r="B745" s="1" t="s">
         <v>2138</v>
       </c>
       <c r="C745" s="1">
         <v>1945</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>2139</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746" s="1" t="s">
         <v>2140</v>
       </c>
       <c r="B746" s="1" t="s">
         <v>2138</v>
       </c>
-      <c r="C746" s="1" t="s">
-        <v>1417</v>
+      <c r="C746" s="1">
+        <v>1945</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>2141</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" s="1" t="s">
         <v>2142</v>
       </c>
       <c r="B747" s="1" t="s">
         <v>2138</v>
       </c>
-      <c r="C747" s="1">
-        <v>1945</v>
+      <c r="C747" s="1" t="s">
+        <v>1417</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>2143</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" s="1" t="s">
         <v>2144</v>
       </c>
       <c r="B748" s="1" t="s">
         <v>2145</v>
       </c>
       <c r="C748" s="1">
         <v>1945</v>
       </c>
       <c r="D748" s="1" t="s">
         <v>2146</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" s="1" t="s">
         <v>2147</v>
       </c>
       <c r="B749" s="1" t="s">
         <v>2148</v>